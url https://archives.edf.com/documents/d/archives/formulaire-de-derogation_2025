--- v0 (2025-10-29)
+++ v1 (2026-10-12)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="11D44FF0" w14:textId="77777777" w:rsidR="00A8575F" w:rsidRDefault="007E6C4F">
       <w:pPr>
         <w:pStyle w:val="Titre6"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="16"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3C0EF85C" wp14:editId="255AAB14">
             <wp:extent cx="1076325" cy="457200"/>
             <wp:effectExtent l="19050" t="0" r="9525" b="0"/>
             <wp:docPr id="3" name="Image 3" descr="C:\Users\G68357\Documents\Images archives\EDF_Logo_4C_v_F(2).png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
@@ -241,350 +241,224 @@
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:sym w:font="Wingdings" w:char="F06F"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Mademoiselle </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="74A7F08B" w14:textId="77777777" w:rsidR="00A8575F" w:rsidRDefault="00BC286A">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte"/>
         <w:spacing w:after="60"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t>Nom</w:t>
-[...13 lines deleted...]
-        <w:t>………………………………...……..…….Prénom :..…...……………………………………</w:t>
+        <w:t>Nom :…………………………………...……..…….Prénom :..…...……………………………………</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="69C3F38A" w14:textId="77777777" w:rsidR="00A8575F" w:rsidRDefault="00BC286A">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte"/>
         <w:spacing w:after="60"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t>Nom de jeune fille : ……………………………</w:t>
-[...13 lines deleted...]
-        <w:t>…………………………………………………..</w:t>
+        <w:t>Nom de jeune fille : ………………………………….…………………………………………………..</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1D62D678" w14:textId="77777777" w:rsidR="00A8575F" w:rsidRDefault="00BC286A">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte"/>
         <w:spacing w:after="60"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t>Mél</w:t>
-[...13 lines deleted...]
-        <w:t>………………………………………….………………………………………………………..</w:t>
+        <w:t>Mél :…………………………………………….………………………………………………………..</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="73CA6B32" w14:textId="77777777" w:rsidR="00A8575F" w:rsidRDefault="00BC286A">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte"/>
         <w:spacing w:after="60"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t>Téléphone</w:t>
-[...13 lines deleted...]
-        <w:t>…………………………………………….………………………………………………</w:t>
+        <w:t>Téléphone :……………………………………………….………………………………………………</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="377F4072" w14:textId="77777777" w:rsidR="00A8575F" w:rsidRDefault="00BC286A">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte"/>
         <w:spacing w:after="60"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t>Adresse permanente</w:t>
-[...13 lines deleted...]
-        <w:t>…………...……………………………….…….………………………………</w:t>
+        <w:t>Adresse permanente :……………...……………………………….…….………………………………</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="27D822D1" w14:textId="77777777" w:rsidR="00A8575F" w:rsidRDefault="00BC286A">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte"/>
         <w:spacing w:after="60"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>……………………………………………………………………………….…………………………...</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="29BC77C1" w14:textId="77777777" w:rsidR="00A8575F" w:rsidRDefault="00BC286A">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte"/>
         <w:spacing w:after="60"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Adresse temporaire (avec date </w:t>
-[...13 lines deleted...]
-        <w:t>……………………………………………………………….</w:t>
+        <w:t>Adresse temporaire (avec date limite) :………………………………………………………………….</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3E4AFA0F" w14:textId="77777777" w:rsidR="00A8575F" w:rsidRDefault="00BC286A">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte"/>
         <w:spacing w:after="60"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>………………………………………………………………………………………………….………...</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5D67EE35" w14:textId="77777777" w:rsidR="00A8575F" w:rsidRDefault="00BC286A">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte"/>
         <w:spacing w:after="60"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t>Titres universitaires : ……………………………………………………………………………</w:t>
-[...13 lines deleted...]
-        <w:t>…</w:t>
+        <w:t>Titres universitaires : ………………………………………………………………………………….…</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="772A6282" w14:textId="77777777" w:rsidR="00A8575F" w:rsidRDefault="00BC286A">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte"/>
         <w:spacing w:after="60"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>………………………………………………………………………………………………….………...</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="30120DB6" w14:textId="77777777" w:rsidR="00A8575F" w:rsidRDefault="00BC286A">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte"/>
         <w:spacing w:after="60"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t>Profession</w:t>
-[...13 lines deleted...]
-        <w:t>…………………………………………………………………………………………….</w:t>
+        <w:t>Profession :……………………………………………………………………………………………….</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3FA4DBF4" w14:textId="77777777" w:rsidR="00A8575F" w:rsidRDefault="00BC286A">
       <w:pPr>
         <w:pStyle w:val="Titre1"/>
       </w:pPr>
       <w:r>
         <w:t>JUSTIFICATION DE LA RECHERCHE</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3296FB81" w14:textId="77777777" w:rsidR="00A8575F" w:rsidRDefault="00BC286A">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte"/>
         <w:spacing w:after="60"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Sujet (intitulé précis : thème, limites géographiques et </w:t>
-[...13 lines deleted...]
-        <w:t>……………………………</w:t>
+        <w:t>Sujet (intitulé précis : thème, limites géographiques et chronologiques) :………………………………</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="653B51DD" w14:textId="77777777" w:rsidR="00A8575F" w:rsidRDefault="00BC286A">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte"/>
         <w:spacing w:after="60"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2FC0687F" w14:textId="77777777" w:rsidR="00A8575F" w:rsidRDefault="00BC286A">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
         <w:spacing w:after="60"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:sz w:val="22"/>
@@ -763,109 +637,81 @@
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:sym w:font="Wingdings" w:char="F06F"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> préparation d’un diplôme……………………</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7276D66B" w14:textId="77777777" w:rsidR="00A8575F" w:rsidRDefault="00BC286A">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte"/>
         <w:spacing w:after="60"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t>Directeur de recherche (joindre éventuellement une attestation) : ………………………</w:t>
-[...13 lines deleted...]
-        <w:t>………..</w:t>
+        <w:t>Directeur de recherche (joindre éventuellement une attestation) : …………………………….………..</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="540CC653" w14:textId="77777777" w:rsidR="00A8575F" w:rsidRDefault="00BC286A">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte"/>
         <w:spacing w:after="60"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>………………………………………………………………………………………………….………...</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="092136F2" w14:textId="77777777" w:rsidR="00A8575F" w:rsidRDefault="00BC286A">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte"/>
         <w:spacing w:after="60"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Etablissement d’exercice (université, centre de </w:t>
-[...13 lines deleted...]
-        <w:t>……………………………….………..</w:t>
+        <w:t>Etablissement d’exercice (université, centre de recherches) :………………………………….………..</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A459EC1" w14:textId="77777777" w:rsidR="00A8575F" w:rsidRDefault="00BC286A">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte"/>
         <w:spacing w:after="60"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>………………………………………………………………………………………………….………...</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3BE83ED6" w14:textId="77777777" w:rsidR="002935FC" w:rsidRDefault="002935FC">
       <w:pPr>
         <w:overflowPunct/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:adjustRightInd/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
@@ -1043,51 +889,51 @@
         <w:overflowPunct/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:adjustRightInd/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="27"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4585011B" w14:textId="77777777" w:rsidR="00A8575F" w:rsidRDefault="00BC286A">
       <w:pPr>
         <w:pStyle w:val="Titre1"/>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>IDENTIFICATION DES DOCUMENTS DEMANDES PAR DEROGATION</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A88517C" w14:textId="77777777" w:rsidR="00A8575F" w:rsidRPr="002935FC" w:rsidRDefault="00BC286A" w:rsidP="002935FC">
+    <w:p w14:paraId="1A88517C" w14:textId="1AFEB133" w:rsidR="00A8575F" w:rsidRPr="002935FC" w:rsidRDefault="00BC286A" w:rsidP="002935FC">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
         <w:spacing w:after="0"/>
         <w:ind w:left="4956" w:hanging="3539"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:color w:val="auto"/>
           <w:kern w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Service d’archives : </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="0"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="002935FC">
         <w:rPr>
@@ -1099,148 +945,160 @@
         <w:rPr>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:color w:val="auto"/>
           <w:kern w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidR="002935FC">
         <w:rPr>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:color w:val="auto"/>
           <w:kern w:val="0"/>
         </w:rPr>
         <w:t>EDF Archives</w:t>
       </w:r>
       <w:r w:rsidR="002935FC">
         <w:rPr>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:color w:val="auto"/>
           <w:kern w:val="0"/>
         </w:rPr>
         <w:br/>
-        <w:t>7 Boulevard Ney – 75018 Paris</w:t>
+      </w:r>
+      <w:r w:rsidR="00D32272">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+        </w:rPr>
+        <w:t>4 Rue Floréal</w:t>
+      </w:r>
+      <w:r w:rsidR="002935FC">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – 7501</w:t>
+      </w:r>
+      <w:r w:rsidR="00D32272">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidR="002935FC">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Paris</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7AAAD25E" w14:textId="77777777" w:rsidR="00A8575F" w:rsidRPr="002935FC" w:rsidRDefault="00A8575F" w:rsidP="002935FC">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte"/>
         <w:ind w:left="2124" w:firstLine="709"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="06555591" w14:textId="77777777" w:rsidR="00A8575F" w:rsidRDefault="002935FC">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
         <w:spacing w:after="0"/>
         <w:ind w:left="708" w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Nom </w:t>
       </w:r>
       <w:r w:rsidR="00BC286A">
         <w:rPr>
           <w:i w:val="0"/>
         </w:rPr>
         <w:t>du demandeur</w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00BC286A">
         <w:rPr>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
         </w:rPr>
-        <w:t> :…</w:t>
-[...7 lines deleted...]
-        <w:t>………………………………..…………………………</w:t>
+        <w:t> :…………………………………..…………………………</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="12C04111" w14:textId="77777777" w:rsidR="00A8575F" w:rsidRDefault="00A8575F">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte"/>
         <w:spacing w:after="0"/>
         <w:ind w:left="4956"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="748CF526" w14:textId="77777777" w:rsidR="00A8575F" w:rsidRDefault="00BC286A">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte"/>
         <w:spacing w:after="0"/>
         <w:ind w:left="4956"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Feuillet intercalaire n°</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t>………</w:t>
-[...13 lines deleted...]
-        <w:t>.</w:t>
+        <w:t>……………..</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5EA5BA0C" w14:textId="77777777" w:rsidR="00A8575F" w:rsidRDefault="00A8575F">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:sz w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="16DF5952" w14:textId="77777777" w:rsidR="00A8575F" w:rsidRDefault="00BC286A">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte21"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:color w:val="000000"/>
           <w:kern w:val="16"/>
           <w:sz w:val="22"/>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
@@ -1598,65 +1456,51 @@
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:sym w:font="Wingdings" w:char="F06F"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Accord               </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:sym w:font="Wingdings" w:char="F06F"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve"> partiel               </w:t>
+              <w:t xml:space="preserve"> Accord partiel               </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:sym w:font="Wingdings" w:char="F06F"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Refus </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6F8AA182" w14:textId="77777777" w:rsidR="00A8575F" w:rsidRDefault="00A8575F">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="3462EB8B" w14:textId="77777777" w:rsidR="00A8575F" w:rsidRDefault="00BC286A">
             <w:pPr>
               <w:jc w:val="both"/>
@@ -1678,65 +1522,51 @@
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:sym w:font="Wingdings" w:char="F06F"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Accord               </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:sym w:font="Wingdings" w:char="F06F"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve"> partiel               </w:t>
+              <w:t xml:space="preserve"> Accord partiel               </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:sym w:font="Wingdings" w:char="F06F"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Refus</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="71B88BEA" w14:textId="77777777" w:rsidR="00A8575F" w:rsidRDefault="00A8575F">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="4FDC8CC3" w14:textId="77777777" w:rsidR="00A8575F" w:rsidRDefault="00BC286A">
             <w:pPr>
               <w:jc w:val="both"/>
@@ -2051,65 +1881,51 @@
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:sym w:font="Wingdings" w:char="F06F"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Accord               </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:sym w:font="Wingdings" w:char="F06F"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve"> partiel               </w:t>
+              <w:t xml:space="preserve"> Accord partiel               </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:sym w:font="Wingdings" w:char="F06F"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Refus </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5B1E3627" w14:textId="77777777" w:rsidR="00A8575F" w:rsidRDefault="00A8575F">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="31104A3D" w14:textId="77777777" w:rsidR="00A8575F" w:rsidRDefault="00BC286A">
             <w:pPr>
               <w:jc w:val="both"/>
@@ -2131,65 +1947,51 @@
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:sym w:font="Wingdings" w:char="F06F"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Accord               </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:sym w:font="Wingdings" w:char="F06F"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve"> partiel               </w:t>
+              <w:t xml:space="preserve"> Accord partiel               </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:sym w:font="Wingdings" w:char="F06F"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Refus</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7704FEDC" w14:textId="77777777" w:rsidR="00A8575F" w:rsidRDefault="00A8575F">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="15B23C07" w14:textId="77777777" w:rsidR="00A8575F" w:rsidRDefault="00BC286A">
             <w:pPr>
               <w:jc w:val="both"/>
@@ -2235,110 +2037,110 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="2ABD5267" w14:textId="77777777" w:rsidR="007E6C4F" w:rsidRDefault="007E6C4F">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="007E6C4F" w:rsidSect="00A8575F">
       <w:footerReference w:type="default" r:id="rId7"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2DD32248" w14:textId="77777777" w:rsidR="00703BEA" w:rsidRDefault="00703BEA">
+    <w:p w14:paraId="26DF2B13" w14:textId="77777777" w:rsidR="00CF7392" w:rsidRDefault="00CF7392">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2BDE2833" w14:textId="77777777" w:rsidR="00703BEA" w:rsidRDefault="00703BEA">
+    <w:p w14:paraId="1C2D7227" w14:textId="77777777" w:rsidR="00CF7392" w:rsidRDefault="00CF7392">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="501278DC" w14:textId="77777777" w:rsidR="00A8575F" w:rsidRDefault="007E6C4F">
     <w:pPr>
       <w:pStyle w:val="Pieddepage"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">EDF </w:t>
     </w:r>
     <w:r w:rsidR="00BC286A">
       <w:rPr>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">Archives </w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="182C6F47" w14:textId="77777777" w:rsidR="00F81BDB" w:rsidRDefault="00F81BDB">
     <w:pPr>
       <w:pStyle w:val="Pieddepage"/>
       <w:jc w:val="center"/>
@@ -2347,146 +2149,148 @@
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00F81BDB">
       <w:rPr>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">4, rue Floréal 75017 Paris </w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="5371128B" w14:textId="03596961" w:rsidR="00A8575F" w:rsidRDefault="00BC286A">
     <w:pPr>
       <w:pStyle w:val="Pieddepage"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:t>Mél : archives-patrimoine@edf.fr</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2E1F7005" w14:textId="77777777" w:rsidR="00703BEA" w:rsidRDefault="00703BEA">
+    <w:p w14:paraId="6BBCE0F1" w14:textId="77777777" w:rsidR="00CF7392" w:rsidRDefault="00CF7392">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6EBE7420" w14:textId="77777777" w:rsidR="00703BEA" w:rsidRDefault="00703BEA">
+    <w:p w14:paraId="6A271E78" w14:textId="77777777" w:rsidR="00CF7392" w:rsidRDefault="00CF7392">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-[...1 lines deleted...]
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="110"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:doNotHyphenateCaps/>
   <w:drawingGridHorizontalSpacing w:val="120"/>
   <w:drawingGridVerticalSpacing w:val="120"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00BC286A"/>
     <w:rsid w:val="002935FC"/>
+    <w:rsid w:val="00331B4F"/>
     <w:rsid w:val="003832AE"/>
     <w:rsid w:val="00664536"/>
     <w:rsid w:val="00703BEA"/>
     <w:rsid w:val="007D0614"/>
     <w:rsid w:val="007E2E27"/>
     <w:rsid w:val="007E6C4F"/>
     <w:rsid w:val="00837151"/>
     <w:rsid w:val="00897EC2"/>
     <w:rsid w:val="00A8575F"/>
     <w:rsid w:val="00B71481"/>
     <w:rsid w:val="00BC286A"/>
+    <w:rsid w:val="00CF7392"/>
+    <w:rsid w:val="00D32272"/>
     <w:rsid w:val="00EF2D3E"/>
     <w:rsid w:val="00F81BDB"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="fr-FR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="4DBD3DFB"/>
   <w15:docId w15:val="{FF40B1DE-DF76-4F70-A02E-2ECDED00EEBB}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="fr-FR" w:eastAsia="fr-FR" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -3120,51 +2924,51 @@
     <w:unhideWhenUsed/>
     <w:rsid w:val="007E2E27"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TextedebullesCar">
     <w:name w:val="Texte de bulles Car"/>
     <w:basedOn w:val="Policepardfaut"/>
     <w:link w:val="Textedebulles"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="007E2E27"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\Users\G68357\AppData\Local\Temp\notes054242\Formulaire%20de%20d&#233;rogation%20EDF%20&#224;%20compl&#233;ter%20par%20le%20chercheur.dot" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Thème Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
@@ -3428,74 +3232,74 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{2d26f538-337a-4593-a7e6-123667b1a538}" enabled="1" method="Standard" siteId="{e242425b-70fc-44dc-9ddf-c21e304e6c80}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Formulaire de dérogation EDF à compléter par le chercheur.dot</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
   <Words>734</Words>
-  <Characters>4043</Characters>
+  <Characters>4041</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>33</Lines>
   <Paragraphs>9</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titre</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Formulaire de dérogation</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>EDF - Gaz de France</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4768</CharactersWithSpaces>
+  <CharactersWithSpaces>4766</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:i4>917629</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>1024</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>1025</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>EDF_webgris.jpg</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
     </vt:vector>
   </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>